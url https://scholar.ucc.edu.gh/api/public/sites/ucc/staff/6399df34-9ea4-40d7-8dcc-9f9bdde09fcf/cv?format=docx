--- v0 (2026-10-15)
+++ v1 (2026-10-16)
@@ -1,125 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Raacd15a5c7e64a1b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac16b06f5ac24cb3aa016c9517d7d374.psmdcp" Id="Rcfdd292b5a7a41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R334f6d55dd5c4654" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/132a882577624b0cbd61075dd6e2b4f4.psmdcp" Id="R7f348ee9bcdd4710" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">victoria acquaye</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Lecturer · Psychological Medicine &amp; Mental Health</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Cape Coast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rf81891ea24714445">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R1cab5604a129451d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6025-7831</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="D0D4D9"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Google Scholar </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rdb4175fb1f194e27">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R41acf7b202454f48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">scholar.google.com/citations?user=_aKoUV-1EsMC&amp;hl=en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="D0D4D9"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Profile </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Re9c31696ff364f66">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R80bfa29604744a92">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">scholar.ucc.edu.gh/staff/6399df34-9ea4-40d7-8dcc-9f9bdde09fcf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D0D4D9" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Research</w:t>
       </w:r>
     </w:p>
@@ -421,51 +421,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Emmanuel Nyaaba</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2026). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Psychometric properties of the 7-item game addiction scale among Ghanaian university students.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Discover Psychology</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R7881e70c2e944e0e">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R2d5c746fd0534b43">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s44202-026-00872-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="454"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
         </w:rPr>
         <w:t xml:space="preserve">2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -477,51 +477,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Kingsley Kwadwo Asare Pereko, Christian Ackom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2022). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Discover Psychology.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Discover</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R6f11abb98d83491f">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R93fe8e1cdfce4cb7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.academia.edu/download/87269599/s44202-022-00041-7.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="454"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
         </w:rPr>
         <w:t xml:space="preserve">3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -533,51 +533,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Alfred Dickson Dai-Kosi, Kingsley Kwadwo Asare Pereko, Christian Ackom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2022). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Perceived experiences of patients with breast cancer: a qualitative study of the influence of spirituality and health beliefs among preoperative breast cancer patients in Ghana.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Discover Psychology</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R3e66d2d682504aa5">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rf35861cf336e4c2f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s44202-022-00041-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="454"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
         </w:rPr>
         <w:t xml:space="preserve">4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -592,51 +592,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, F. Kwamin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2021). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dental Phobia and Its Impact on the Quality of Life of a Ghanaian Adult Population.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Nigerian Dental Journal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R6a7009631d0043ac">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Ra117e2a89f214f27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.61172/ndj.v29i1.72</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="454"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
         </w:rPr>
         <w:t xml:space="preserve">5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -651,51 +651,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Isaac Nuamah, Adote Anum, Grace Parkins</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2021). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Psychological Distress and Health-Seeking Behaviour Among Patients with Orofacial Tumour: The Ghanaian Perspective.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Maxillofacial and Oral Surgery</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R5c67da54e96c4e7c">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R8646906ca0d041b2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12663-021-01630-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="454"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
         </w:rPr>
         <w:t xml:space="preserve">6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -707,51 +707,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Victoria Akuorkor Acquaye</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2020). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Culture and Emotional Intelligence: How Much Does Culture Influence Emotional Intelligence Among Ghanaians?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Research on humanities and social sciences</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rb0d625d228fe40f4">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R4f519412e94e4650">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7176/rhss/10-14-03</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="454"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
         </w:rPr>
         <w:t xml:space="preserve">7.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -763,51 +763,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Alfred Dickson Dai-Kosi, Isaac Acheampong Sarfo, Kingsley Kwadwo Asare Pereko, Christian Ackom, Lebbaeus Asamani</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2019). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The influence of health beliefs on anxiety and depression among preoperative breast cancer patients.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Research Studies in Psychology</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rbe22f42b133143da">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R1348689c45bb4d39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5861/ijrsp.2019.3019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="454"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
         </w:rPr>
         <w:t xml:space="preserve">8.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -819,51 +819,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Jacob Owusu Sarfo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2016). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Existing Health Seeking Behaviour in the Eastern Region of Ghana: the Role of Traditional and Orthodox Health Systems.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Medicine</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R56060100087143c1">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R2132c1c6b32f4105">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholar.google.com/scholar?cluster=15704877467832345834&amp;hl=en&amp;oi=scholarr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="454"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
         </w:rPr>
         <w:t xml:space="preserve">9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -937,51 +937,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Kingsley Kwadwo Asare Pereko, Paa-Kwesi Blankson, Christian Ackom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2021). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The impact of COVID-19 social restrictions on culture and psychosocial well-being: The Ghanaian experience.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Elsevier eBooks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Refb159a2d7614552">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R2a494df88ec345de">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/b978-0-12-824289-6.00003-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="454"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
         </w:rPr>
         <w:t xml:space="preserve">2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -996,82 +996,82 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Christiana Nsiah-Asamoah, Flora Chadare, Freda Dzifa Intiful, Jacob Setorglo, Nancy Innocentia Ebu, Alfred Dickson Dai-Kosi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2021). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The role of nutrition in respiratory disease and COVID-19 management.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Elsevier eBooks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R2e4be0327a574fff">
+      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rc535231055714e3a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/b978-0-12-824289-6.00011-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
-      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R94f79917ec924f25"/>
+      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R0b2f2d58cb694cef"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1020" w:right="1077" w:bottom="1020" w:left="1077" w:header="567" w:footer="567" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9752"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Muted"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">University of Cape Coast · scholar.ucc.edu.gh/staff/6399df34-9ea4-40d7-8dcc-9f9bdde09fcf · 15 October 2026</w:t>
+      <w:t xml:space="preserve">University of Cape Coast · scholar.ucc.edu.gh/staff/6399df34-9ea4-40d7-8dcc-9f9bdde09fcf · 16 October 2026</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:fldSimple w:instr=" PAGE ">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
     </w:fldSimple>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Muted"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES ">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Muted"/>
           <w:sz w:val="16"/>
@@ -1148,27 +1148,27 @@
       <w:keepNext/>
       <w:spacing w:before="140" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="1F4E79"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Muted">
     <w:name w:val="Muted"/>
     <w:rPr>
       <w:color w:val="5B6168"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc3a099cf8bf54034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6025-7831" TargetMode="External" Id="Rf81891ea24714445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=_aKoUV-1EsMC&amp;hl=en" TargetMode="External" Id="Rdb4175fb1f194e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.ucc.edu.gh/staff/6399df34-9ea4-40d7-8dcc-9f9bdde09fcf" TargetMode="External" Id="Re9c31696ff364f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s44202-026-00872-8" TargetMode="External" Id="R7881e70c2e944e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/download/87269599/s44202-022-00041-7.pdf" TargetMode="External" Id="R6f11abb98d83491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s44202-022-00041-7" TargetMode="External" Id="R3e66d2d682504aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.61172/ndj.v29i1.72" TargetMode="External" Id="R6a7009631d0043ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12663-021-01630-0" TargetMode="External" Id="R5c67da54e96c4e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7176/rhss/10-14-03" TargetMode="External" Id="Rb0d625d228fe40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5861/ijrsp.2019.3019" TargetMode="External" Id="Rbe22f42b133143da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar?cluster=15704877467832345834&amp;hl=en&amp;oi=scholarr" TargetMode="External" Id="R56060100087143c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/b978-0-12-824289-6.00003-9" TargetMode="External" Id="Refb159a2d7614552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/b978-0-12-824289-6.00011-8" TargetMode="External" Id="R2e4be0327a574fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R94f79917ec924f25" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1c23ceaf49094363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6025-7831" TargetMode="External" Id="R1cab5604a129451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=_aKoUV-1EsMC&amp;hl=en" TargetMode="External" Id="R41acf7b202454f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.ucc.edu.gh/staff/6399df34-9ea4-40d7-8dcc-9f9bdde09fcf" TargetMode="External" Id="R80bfa29604744a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s44202-026-00872-8" TargetMode="External" Id="R2d5c746fd0534b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/download/87269599/s44202-022-00041-7.pdf" TargetMode="External" Id="R93fe8e1cdfce4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s44202-022-00041-7" TargetMode="External" Id="Rf35861cf336e4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.61172/ndj.v29i1.72" TargetMode="External" Id="Ra117e2a89f214f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12663-021-01630-0" TargetMode="External" Id="R8646906ca0d041b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7176/rhss/10-14-03" TargetMode="External" Id="R4f519412e94e4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5861/ijrsp.2019.3019" TargetMode="External" Id="R1348689c45bb4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar?cluster=15704877467832345834&amp;hl=en&amp;oi=scholarr" TargetMode="External" Id="R2132c1c6b32f4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/b978-0-12-824289-6.00003-9" TargetMode="External" Id="R2a494df88ec345de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/b978-0-12-824289-6.00011-8" TargetMode="External" Id="Rc535231055714e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R0b2f2d58cb694cef" /></Relationships>
 </file>